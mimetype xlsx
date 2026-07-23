--- v0 (2026-07-03)
+++ v1 (2026-07-23)
@@ -1,77 +1,77 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="22527"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\PPO-USER\Desktop\AREA DE TRABALHO\SECRETARIA DE SAÚDE 2021 A 2024\OFÍCIOS\2026\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\PPO-USER\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{4E380F32-6CD1-4157-9071-8DF87D4E4949}" xr6:coauthVersionLast="45" xr6:coauthVersionMax="45" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{96421A8F-245B-4A2E-B95C-360FC256F038}" xr6:coauthVersionLast="45" xr6:coauthVersionMax="45" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11040" xr2:uid="{C4E25318-1CBB-4914-80C0-6AAD9E54B175}"/>
   </bookViews>
   <sheets>
     <sheet name="Planilha1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="123" uniqueCount="123">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="126" uniqueCount="126">
   <si>
     <t>Consulta Nefrologista</t>
   </si>
   <si>
     <t>Retorno Hematologista</t>
   </si>
   <si>
     <t xml:space="preserve">Consulta Hematologista </t>
   </si>
   <si>
     <t xml:space="preserve">Consulta Ginecologista </t>
   </si>
   <si>
     <t>Consulta Neurologista</t>
   </si>
   <si>
     <t>Retono Neurologista</t>
   </si>
   <si>
     <t>Consulta Oncologia</t>
   </si>
   <si>
     <t>Consulta Mastologista</t>
   </si>
   <si>
@@ -374,69 +374,78 @@
   <si>
     <t>Microscopia especular de córnea + TAC</t>
   </si>
   <si>
     <t>Retorno Nefrologista</t>
   </si>
   <si>
     <t>Retorno Pneumologista</t>
   </si>
   <si>
     <t>Retorno Mastologista</t>
   </si>
   <si>
     <t>Campo Visual/ Campimetria</t>
   </si>
   <si>
     <t>Consulta Buco-Maxilo</t>
   </si>
   <si>
     <t>BERA</t>
   </si>
   <si>
     <t>CPRE</t>
   </si>
   <si>
+    <t>Reprodução Assistida</t>
+  </si>
+  <si>
+    <t>Cabeça e Pescoço</t>
+  </si>
+  <si>
+    <t>Cateterismo Cardíaco</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> </t>
+  </si>
+  <si>
     <t>Consulta Dermatologista</t>
   </si>
   <si>
     <t>Retorno Dermatologista</t>
   </si>
   <si>
     <t>Retorno Pediatra</t>
   </si>
   <si>
     <t>Consulta Psiquiatra</t>
   </si>
   <si>
-    <t xml:space="preserve">Retorno Ortopedista </t>
-[...1 lines deleted...]
-  <si>
     <t>Holter 24 horas</t>
   </si>
   <si>
-    <t>Mapa</t>
+    <t>MAPA</t>
   </si>
   <si>
     <t>Eletrocardiograma</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -779,1141 +788,1162 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CEE10815-F6B6-4DE9-B529-A7A8868EDCC8}">
-  <dimension ref="A3:L125"/>
+  <dimension ref="A3:K127"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A52" workbookViewId="0">
-      <selection activeCell="G62" sqref="G62"/>
+    <sheetView tabSelected="1" topLeftCell="A57" workbookViewId="0">
+      <selection activeCell="E68" sqref="E68"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="45.5703125" customWidth="1"/>
     <col min="2" max="2" width="10.7109375" bestFit="1" customWidth="1"/>
-    <col min="12" max="12" width="12.28515625" customWidth="1"/>
+    <col min="11" max="11" width="12.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A3" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B3" s="5">
-        <v>46193</v>
+        <v>46223</v>
       </c>
     </row>
     <row r="4" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A4" s="1" t="s">
         <v>11</v>
       </c>
       <c r="B4" s="1">
-        <v>64</v>
+        <v>36</v>
       </c>
     </row>
     <row r="5" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A5" s="1" t="s">
         <v>112</v>
       </c>
       <c r="B5" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A6" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B6" s="1">
-        <v>122</v>
+        <v>153</v>
       </c>
     </row>
     <row r="7" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A7" s="1" t="s">
         <v>100</v>
       </c>
       <c r="B7" s="1">
-        <v>4</v>
+        <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A8" s="1" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="B8" s="1">
-        <v>184</v>
+        <v>276</v>
       </c>
     </row>
     <row r="9" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A9" s="1" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="1">
-        <v>28</v>
+        <v>14</v>
       </c>
     </row>
     <row r="10" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A10" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="1">
-        <v>17</v>
+        <v>34</v>
       </c>
     </row>
     <row r="11" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A11" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="1">
-        <v>18</v>
+        <v>14</v>
       </c>
     </row>
     <row r="12" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A12" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B12" s="1">
-        <v>55</v>
+        <v>61</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A13" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B13" s="1">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A14" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="15" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A15" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B15" s="1">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A16" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B16" s="1">
-        <v>163</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:12" x14ac:dyDescent="0.25">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A17" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B17" s="1">
-        <v>394</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:12" x14ac:dyDescent="0.25">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A18" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B18" s="1">
-        <v>2</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:12" x14ac:dyDescent="0.25">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A19" s="1" t="s">
         <v>73</v>
       </c>
       <c r="B19" s="1">
-        <v>6</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:12" x14ac:dyDescent="0.25">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A20" s="1" t="s">
         <v>48</v>
       </c>
       <c r="B20" s="1">
-        <v>53</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:12" x14ac:dyDescent="0.25">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A21" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B21" s="1">
-        <v>77</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:12" x14ac:dyDescent="0.25">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A22" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B22" s="1">
-        <v>3</v>
-      </c>
+        <v>13</v>
+      </c>
+      <c r="I22" s="2"/>
       <c r="J22" s="2"/>
       <c r="K22" s="2"/>
-      <c r="L22" s="2"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:12" x14ac:dyDescent="0.25">
+    </row>
+    <row r="23" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A23" s="1" t="s">
         <v>92</v>
       </c>
       <c r="B23" s="1">
-        <v>3</v>
-      </c>
+        <v>17</v>
+      </c>
+      <c r="I23" s="2"/>
       <c r="J23" s="2"/>
       <c r="K23" s="2"/>
-      <c r="L23" s="2"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:12" x14ac:dyDescent="0.25">
+    </row>
+    <row r="24" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A24" s="1" t="s">
-        <v>9</v>
+        <v>122</v>
       </c>
       <c r="B24" s="1">
         <v>5</v>
       </c>
+      <c r="I24" s="2"/>
       <c r="J24" s="2"/>
       <c r="K24" s="2"/>
-      <c r="L24" s="2"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:12" x14ac:dyDescent="0.25">
+    </row>
+    <row r="25" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A25" s="1" t="s">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="B25" s="1">
-        <v>125</v>
-      </c>
+        <v>3</v>
+      </c>
+      <c r="I25" s="2"/>
       <c r="J25" s="2"/>
       <c r="K25" s="2"/>
-      <c r="L25" s="2"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:12" x14ac:dyDescent="0.25">
+    </row>
+    <row r="26" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A26" s="1" t="s">
-        <v>118</v>
+        <v>21</v>
       </c>
       <c r="B26" s="1">
-        <v>4</v>
-      </c>
+        <v>72</v>
+      </c>
+      <c r="I26" s="2"/>
       <c r="J26" s="2"/>
       <c r="K26" s="2"/>
-      <c r="L26" s="2"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:12" x14ac:dyDescent="0.25">
+    </row>
+    <row r="27" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A27" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B27" s="1">
-        <v>23</v>
-      </c>
+        <v>56</v>
+      </c>
+      <c r="I27" s="2"/>
       <c r="J27" s="2"/>
       <c r="K27" s="2"/>
-      <c r="L27" s="2"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:12" x14ac:dyDescent="0.25">
+    </row>
+    <row r="28" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A28" s="1" t="s">
         <v>91</v>
       </c>
       <c r="B28" s="1">
-        <v>2</v>
-      </c>
+        <v>6</v>
+      </c>
+      <c r="I28" s="2"/>
       <c r="J28" s="2"/>
       <c r="K28" s="2"/>
-      <c r="L28" s="2"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:12" x14ac:dyDescent="0.25">
+    </row>
+    <row r="29" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A29" s="1" t="s">
         <v>103</v>
       </c>
       <c r="B29" s="1">
-        <v>3</v>
-      </c>
+        <v>13</v>
+      </c>
+      <c r="I29" s="2"/>
       <c r="J29" s="2"/>
       <c r="K29" s="2"/>
-      <c r="L29" s="2"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:12" x14ac:dyDescent="0.25">
+    </row>
+    <row r="30" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A30" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B30" s="1">
-        <v>104</v>
-      </c>
+        <v>68</v>
+      </c>
+      <c r="I30" s="2"/>
       <c r="J30" s="2"/>
       <c r="K30" s="2"/>
-      <c r="L30" s="2"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:12" x14ac:dyDescent="0.25">
+    </row>
+    <row r="31" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A31" s="1" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
       <c r="B31" s="1">
-        <v>109</v>
-      </c>
+        <v>227</v>
+      </c>
+      <c r="I31" s="2"/>
       <c r="J31" s="2"/>
       <c r="K31" s="2"/>
-      <c r="L31" s="2"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:12" x14ac:dyDescent="0.25">
+    </row>
+    <row r="32" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A32" s="1" t="s">
         <v>108</v>
       </c>
       <c r="B32" s="1">
-        <v>2</v>
-      </c>
+        <v>0</v>
+      </c>
+      <c r="I32" s="2"/>
       <c r="J32" s="2"/>
       <c r="K32" s="2"/>
-      <c r="L32" s="2"/>
-[...1 lines deleted...]
-    <row r="33" spans="1:12" x14ac:dyDescent="0.25">
+    </row>
+    <row r="33" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A33" s="1" t="s">
         <v>5</v>
       </c>
       <c r="B33" s="1">
         <v>204</v>
       </c>
+      <c r="I33" s="2"/>
       <c r="J33" s="2"/>
       <c r="K33" s="2"/>
-      <c r="L33" s="2"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:12" x14ac:dyDescent="0.25">
+    </row>
+    <row r="34" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A34" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B34" s="1">
-        <v>68</v>
-      </c>
+        <v>66</v>
+      </c>
+      <c r="I34" s="2"/>
       <c r="J34" s="2"/>
       <c r="K34" s="2"/>
-      <c r="L34" s="2"/>
-[...1 lines deleted...]
-    <row r="35" spans="1:12" x14ac:dyDescent="0.25">
+    </row>
+    <row r="35" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A35" s="1" t="s">
-        <v>119</v>
+        <v>24</v>
       </c>
       <c r="B35" s="1">
-        <v>3</v>
-      </c>
+        <v>29</v>
+      </c>
+      <c r="I35" s="2"/>
       <c r="J35" s="2"/>
       <c r="K35" s="2"/>
-      <c r="L35" s="2"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:12" x14ac:dyDescent="0.25">
+    </row>
+    <row r="36" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A36" s="1" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="B36" s="1">
-        <v>30</v>
-      </c>
+        <v>4</v>
+      </c>
+      <c r="I36" s="2"/>
       <c r="J36" s="2"/>
       <c r="K36" s="2"/>
-      <c r="L36" s="2"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:12" x14ac:dyDescent="0.25">
+    </row>
+    <row r="37" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A37" s="1" t="s">
-        <v>16</v>
+        <v>1</v>
       </c>
       <c r="B37" s="1">
-        <v>9</v>
-      </c>
+        <v>6</v>
+      </c>
+      <c r="I37" s="2"/>
       <c r="J37" s="2"/>
       <c r="K37" s="2"/>
-      <c r="L37" s="2"/>
-[...1 lines deleted...]
-    <row r="38" spans="1:12" x14ac:dyDescent="0.25">
+    </row>
+    <row r="38" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A38" s="1" t="s">
-        <v>1</v>
+        <v>110</v>
       </c>
       <c r="B38" s="1">
-        <v>2</v>
-      </c>
+        <v>3</v>
+      </c>
+      <c r="I38" s="2"/>
       <c r="J38" s="2"/>
       <c r="K38" s="2"/>
-      <c r="L38" s="2"/>
-[...1 lines deleted...]
-    <row r="39" spans="1:12" x14ac:dyDescent="0.25">
+    </row>
+    <row r="39" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A39" s="1" t="s">
-        <v>110</v>
+        <v>49</v>
       </c>
       <c r="B39" s="1">
-        <v>3</v>
-      </c>
+        <v>47</v>
+      </c>
+      <c r="I39" s="2"/>
       <c r="J39" s="2"/>
       <c r="K39" s="2"/>
-      <c r="L39" s="2"/>
-[...1 lines deleted...]
-    <row r="40" spans="1:12" x14ac:dyDescent="0.25">
+    </row>
+    <row r="40" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A40" s="1" t="s">
-        <v>49</v>
+        <v>121</v>
       </c>
       <c r="B40" s="1">
-        <v>52</v>
-      </c>
+        <v>12</v>
+      </c>
+      <c r="I40" s="2"/>
       <c r="J40" s="2"/>
       <c r="K40" s="2"/>
-      <c r="L40" s="2"/>
-[...1 lines deleted...]
-    <row r="41" spans="1:12" x14ac:dyDescent="0.25">
+    </row>
+    <row r="41" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A41" s="1" t="s">
-        <v>117</v>
+        <v>109</v>
       </c>
       <c r="B41" s="1">
-        <v>12</v>
-      </c>
+        <v>0</v>
+      </c>
+      <c r="I41" s="2"/>
       <c r="J41" s="2"/>
       <c r="K41" s="2"/>
-      <c r="L41" s="2"/>
-[...1 lines deleted...]
-    <row r="42" spans="1:12" x14ac:dyDescent="0.25">
+    </row>
+    <row r="42" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A42" s="1" t="s">
-        <v>109</v>
+        <v>10</v>
       </c>
       <c r="B42" s="1">
-        <v>7</v>
-      </c>
+        <v>3</v>
+      </c>
+      <c r="I42" s="2"/>
       <c r="J42" s="2"/>
       <c r="K42" s="2"/>
-      <c r="L42" s="2"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:12" x14ac:dyDescent="0.25">
+    </row>
+    <row r="43" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A43" s="1" t="s">
-        <v>10</v>
+        <v>22</v>
       </c>
       <c r="B43" s="1">
-        <v>3</v>
-      </c>
+        <v>53</v>
+      </c>
+      <c r="I43" s="2"/>
       <c r="J43" s="2"/>
       <c r="K43" s="2"/>
-      <c r="L43" s="2"/>
-[...1 lines deleted...]
-    <row r="44" spans="1:12" x14ac:dyDescent="0.25">
+    </row>
+    <row r="44" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A44" s="1" t="s">
-        <v>22</v>
+        <v>93</v>
       </c>
       <c r="B44" s="1">
-        <v>41</v>
-      </c>
+        <v>21</v>
+      </c>
+      <c r="I44" s="2"/>
       <c r="J44" s="2"/>
       <c r="K44" s="2"/>
-      <c r="L44" s="2"/>
-[...7 lines deleted...]
-      </c>
+    </row>
+    <row r="45" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A45" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="B45" s="5">
+        <v>46223</v>
+      </c>
+      <c r="I45" s="2"/>
       <c r="J45" s="2"/>
       <c r="K45" s="2"/>
-      <c r="L45" s="2"/>
-[...7 lines deleted...]
-      </c>
+    </row>
+    <row r="46" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A46" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="B46" s="1">
+        <v>14</v>
+      </c>
+      <c r="I46" s="2"/>
       <c r="J46" s="2"/>
       <c r="K46" s="2"/>
-      <c r="L46" s="2"/>
-[...1 lines deleted...]
-    <row r="47" spans="1:12" x14ac:dyDescent="0.25">
+    </row>
+    <row r="47" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A47" s="1" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="B47" s="1">
-        <v>11</v>
-      </c>
+        <v>4</v>
+      </c>
+      <c r="I47" s="2"/>
       <c r="J47" s="2"/>
       <c r="K47" s="2"/>
-      <c r="L47" s="2"/>
-[...1 lines deleted...]
-    <row r="48" spans="1:12" x14ac:dyDescent="0.25">
+    </row>
+    <row r="48" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A48" s="1" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="B48" s="1">
-        <v>4</v>
-      </c>
+        <v>48</v>
+      </c>
+      <c r="I48" s="2"/>
       <c r="J48" s="2"/>
       <c r="K48" s="2"/>
-      <c r="L48" s="2"/>
-[...1 lines deleted...]
-    <row r="49" spans="1:12" x14ac:dyDescent="0.25">
+    </row>
+    <row r="49" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A49" s="1" t="s">
-        <v>50</v>
+        <v>113</v>
       </c>
       <c r="B49" s="1">
-        <v>44</v>
-      </c>
+        <v>1</v>
+      </c>
+      <c r="I49" s="2"/>
       <c r="J49" s="2"/>
       <c r="K49" s="2"/>
-      <c r="L49" s="2"/>
-[...1 lines deleted...]
-    <row r="50" spans="1:12" x14ac:dyDescent="0.25">
+    </row>
+    <row r="50" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A50" s="1" t="s">
-        <v>113</v>
+        <v>36</v>
       </c>
       <c r="B50" s="1">
         <v>1</v>
       </c>
+      <c r="I50" s="2"/>
       <c r="J50" s="2"/>
       <c r="K50" s="2"/>
-      <c r="L50" s="2"/>
-[...1 lines deleted...]
-    <row r="51" spans="1:12" x14ac:dyDescent="0.25">
+    </row>
+    <row r="51" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A51" s="1" t="s">
-        <v>36</v>
+        <v>111</v>
       </c>
       <c r="B51" s="1">
-        <v>1</v>
-      </c>
+        <v>7</v>
+      </c>
+      <c r="I51" s="2"/>
       <c r="J51" s="2"/>
       <c r="K51" s="2"/>
-      <c r="L51" s="2"/>
-[...1 lines deleted...]
-    <row r="52" spans="1:12" x14ac:dyDescent="0.25">
+    </row>
+    <row r="52" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A52" s="1" t="s">
-        <v>111</v>
+        <v>117</v>
       </c>
       <c r="B52" s="1">
-        <v>5</v>
-      </c>
+        <v>2</v>
+      </c>
+      <c r="I52" s="2"/>
       <c r="J52" s="2"/>
       <c r="K52" s="2"/>
-      <c r="L52" s="2"/>
-[...1 lines deleted...]
-    <row r="53" spans="1:12" x14ac:dyDescent="0.25">
+    </row>
+    <row r="53" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A53" s="1" t="s">
         <v>70</v>
       </c>
       <c r="B53" s="1">
-        <v>6</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:12" x14ac:dyDescent="0.25">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="54" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A54" s="1" t="s">
         <v>30</v>
       </c>
       <c r="B54" s="1">
-        <v>174</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:12" x14ac:dyDescent="0.25">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="55" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A55" s="1" t="s">
         <v>97</v>
       </c>
       <c r="B55" s="1">
-        <v>2</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:12" x14ac:dyDescent="0.25">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="56" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A56" s="1" t="s">
         <v>37</v>
       </c>
       <c r="B56" s="1">
-        <v>27</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:12" x14ac:dyDescent="0.25">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="57" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A57" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B57" s="1">
-        <v>41</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:12" x14ac:dyDescent="0.25">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="58" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A58" s="1" t="s">
         <v>41</v>
       </c>
       <c r="B58" s="1">
-        <v>271</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:12" x14ac:dyDescent="0.25">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="59" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A59" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B59" s="1">
-        <v>60</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:12" x14ac:dyDescent="0.25">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="60" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A60" s="1" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="B60" s="1">
         <v>0</v>
       </c>
     </row>
-    <row r="61" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A61" s="1" t="s">
         <v>94</v>
       </c>
       <c r="B61" s="1">
-        <v>3</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:12" x14ac:dyDescent="0.25">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="62" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A62" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B62" s="1">
-        <v>9</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:12" x14ac:dyDescent="0.25">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="63" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A63" s="1" t="s">
         <v>34</v>
       </c>
       <c r="B63" s="1">
-        <v>107</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:12" x14ac:dyDescent="0.25">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="64" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A64" s="1" t="s">
         <v>35</v>
       </c>
       <c r="B64" s="1">
-        <v>45</v>
+        <v>36</v>
       </c>
     </row>
     <row r="65" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A65" s="1" t="s">
         <v>38</v>
       </c>
       <c r="B65" s="1">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="66" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A66" s="1" t="s">
         <v>98</v>
       </c>
       <c r="B66" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A67" s="1" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="B67" s="1">
-        <v>104</v>
+        <v>144</v>
       </c>
     </row>
     <row r="68" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A68" s="1" t="s">
         <v>96</v>
       </c>
       <c r="B68" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A69" s="1" t="s">
         <v>39</v>
       </c>
       <c r="B69" s="1">
-        <v>5</v>
+        <v>6</v>
       </c>
     </row>
     <row r="70" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A70" s="1" t="s">
-        <v>121</v>
+        <v>107</v>
       </c>
       <c r="B70" s="1">
-        <v>68</v>
+        <v>6</v>
       </c>
     </row>
     <row r="71" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A71" s="1" t="s">
-        <v>107</v>
+        <v>124</v>
       </c>
       <c r="B71" s="1">
-        <v>4</v>
+        <v>62</v>
       </c>
     </row>
     <row r="72" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A72" s="1" t="s">
         <v>54</v>
       </c>
       <c r="B72" s="1">
-        <v>24</v>
+        <v>56</v>
       </c>
     </row>
     <row r="73" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A73" s="1" t="s">
         <v>95</v>
       </c>
       <c r="B73" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A74" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B74" s="1">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A75" s="1" t="s">
         <v>53</v>
       </c>
       <c r="B75" s="1">
-        <v>92</v>
+        <v>119</v>
       </c>
     </row>
     <row r="76" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A76" s="1" t="s">
         <v>76</v>
       </c>
       <c r="B76" s="1">
-        <v>49</v>
+        <v>127</v>
       </c>
     </row>
     <row r="77" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A77" s="1" t="s">
         <v>57</v>
       </c>
       <c r="B77" s="1">
-        <v>75</v>
+        <v>57</v>
       </c>
     </row>
     <row r="78" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A78" s="1" t="s">
         <v>45</v>
       </c>
       <c r="B78" s="1">
-        <v>13</v>
+        <v>19</v>
       </c>
     </row>
     <row r="79" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A79" s="1" t="s">
         <v>51</v>
       </c>
       <c r="B79" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="80" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A80" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B80" s="1">
-        <v>14</v>
+        <v>21</v>
       </c>
     </row>
     <row r="81" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A81" s="1" t="s">
         <v>56</v>
       </c>
       <c r="B81" s="1">
-        <v>98</v>
+        <v>87</v>
       </c>
     </row>
     <row r="82" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A82" s="1" t="s">
         <v>58</v>
       </c>
       <c r="B82" s="1">
-        <v>519</v>
+        <v>540</v>
       </c>
     </row>
     <row r="83" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A83" s="1" t="s">
         <v>55</v>
       </c>
       <c r="B83" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="84" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A84" s="1" t="s">
         <v>106</v>
       </c>
       <c r="B84" s="1">
         <v>0</v>
       </c>
     </row>
     <row r="85" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A85" s="1" t="s">
         <v>52</v>
       </c>
       <c r="B85" s="1">
-        <v>23</v>
+        <v>21</v>
       </c>
     </row>
     <row r="86" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A86" s="1" t="s">
         <v>46</v>
       </c>
       <c r="B86" s="1">
-        <v>71</v>
+        <v>66</v>
       </c>
     </row>
     <row r="87" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A87" s="4" t="s">
         <v>60</v>
       </c>
       <c r="B87" s="5">
-        <v>46193</v>
+        <v>46223</v>
       </c>
     </row>
     <row r="88" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A88" s="1" t="s">
         <v>79</v>
       </c>
       <c r="B88" s="1">
-        <v>21</v>
+        <v>0</v>
       </c>
     </row>
     <row r="89" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A89" s="1" t="s">
         <v>80</v>
       </c>
       <c r="B89" s="1">
-        <v>34</v>
+        <v>50</v>
       </c>
     </row>
     <row r="90" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A90" s="1" t="s">
         <v>105</v>
       </c>
       <c r="B90" s="1">
-        <v>4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A91" s="1" t="s">
-        <v>71</v>
+        <v>116</v>
       </c>
       <c r="B91" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A92" s="1" t="s">
-        <v>101</v>
+        <v>71</v>
       </c>
       <c r="B92" s="1">
-        <v>35</v>
+        <v>18</v>
       </c>
     </row>
     <row r="93" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A93" s="1" t="s">
-        <v>88</v>
+        <v>101</v>
       </c>
       <c r="B93" s="1">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A94" s="1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B94" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A95" s="1" t="s">
-        <v>114</v>
+        <v>87</v>
       </c>
       <c r="B95" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A96" s="1" t="s">
-        <v>104</v>
+        <v>114</v>
       </c>
       <c r="B96" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A97" s="1" t="s">
-        <v>59</v>
+        <v>104</v>
       </c>
       <c r="B97" s="1">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="98" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A98" s="1" t="s">
-        <v>82</v>
+        <v>59</v>
       </c>
       <c r="B98" s="1">
-        <v>10</v>
+        <v>0</v>
       </c>
     </row>
     <row r="99" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A99" s="1" t="s">
-        <v>74</v>
+        <v>82</v>
       </c>
       <c r="B99" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
     </row>
     <row r="100" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A100" s="1" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="B100" s="1">
-        <v>14</v>
+        <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A101" s="1" t="s">
-        <v>81</v>
+        <v>75</v>
       </c>
       <c r="B101" s="1">
-        <v>2</v>
+        <v>12</v>
       </c>
     </row>
     <row r="102" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A102" s="1" t="s">
-        <v>83</v>
-[...1 lines deleted...]
-      <c r="B102" s="1"/>
+        <v>81</v>
+      </c>
+      <c r="B102" s="1">
+        <v>1</v>
+      </c>
     </row>
     <row r="103" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A103" s="1" t="s">
-        <v>68</v>
+        <v>83</v>
       </c>
       <c r="B103" s="1">
-        <v>4</v>
+        <v>0</v>
       </c>
     </row>
     <row r="104" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A104" s="1" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="B104" s="1">
-        <v>11</v>
+        <v>4</v>
       </c>
     </row>
     <row r="105" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A105" s="1" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="B105" s="1">
-        <v>57</v>
+        <v>20</v>
       </c>
     </row>
     <row r="106" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A106" s="1" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="B106" s="1">
-        <v>78</v>
+        <v>47</v>
       </c>
     </row>
     <row r="107" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A107" s="1" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="B107" s="1">
-        <v>1</v>
+        <v>82</v>
       </c>
     </row>
     <row r="108" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A108" s="1" t="s">
-        <v>69</v>
+        <v>64</v>
       </c>
       <c r="B108" s="1">
-        <v>14</v>
+        <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A109" s="1" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="B109" s="1">
-        <v>8</v>
+        <v>14</v>
       </c>
     </row>
     <row r="110" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A110" s="1" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B110" s="1">
-        <v>6</v>
+        <v>11</v>
       </c>
     </row>
     <row r="111" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A111" s="1" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="B111" s="1">
-        <v>19</v>
+        <v>6</v>
       </c>
     </row>
     <row r="112" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A112" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="B112" s="1">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="113" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A113" s="1" t="s">
         <v>99</v>
       </c>
-      <c r="B112" s="1">
+      <c r="B113" s="1">
         <v>2</v>
       </c>
     </row>
-    <row r="113" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A113" s="1" t="s">
+    <row r="114" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A114" s="1" t="s">
         <v>77</v>
       </c>
-      <c r="B113" s="1">
-[...4 lines deleted...]
-      <c r="A114" s="1" t="s">
+      <c r="B114" s="1">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="115" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A115" s="1" t="s">
         <v>72</v>
       </c>
-      <c r="B114" s="1">
+      <c r="B115" s="1">
         <v>40</v>
       </c>
     </row>
-    <row r="115" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A115" s="1" t="s">
+    <row r="116" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A116" s="1" t="s">
         <v>78</v>
-      </c>
-[...6 lines deleted...]
-        <v>89</v>
       </c>
       <c r="B116" s="1">
         <v>4</v>
       </c>
     </row>
-    <row r="117" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A117" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="B117" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="118" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A118" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="B118" s="1">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="119" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A119" s="1" t="s">
         <v>102</v>
       </c>
-      <c r="B117" s="1">
-[...4 lines deleted...]
-      <c r="A118" s="4" t="s">
+      <c r="B119" s="1">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="120" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A120" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="B118" s="5">
-[...4 lines deleted...]
-      <c r="A119" s="1" t="s">
+      <c r="B120" s="5">
+        <v>46223</v>
+      </c>
+    </row>
+    <row r="121" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A121" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="B119" s="1">
-[...4 lines deleted...]
-      <c r="A120" s="1" t="s">
+      <c r="B121" s="1">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="122" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A122" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="B120" s="1">
-[...4 lines deleted...]
-      <c r="A121" s="1" t="s">
+      <c r="B122" s="1">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="123" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A123" s="1" t="s">
         <v>85</v>
       </c>
-      <c r="B121" s="1">
-[...4 lines deleted...]
-      <c r="A122" s="1" t="s">
+      <c r="B123" s="1">
+        <v>3</v>
+      </c>
+      <c r="D123" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="124" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A124" s="1" t="s">
         <v>84</v>
-      </c>
-[...14 lines deleted...]
-        <v>42</v>
       </c>
       <c r="B124" s="1">
         <v>5</v>
       </c>
     </row>
-    <row r="125" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A125" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="B125" s="1">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="126" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A126" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="B126" s="1">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="127" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A127" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="B125" s="1">
-        <v>4</v>
+      <c r="B127" s="1">
+        <v>5</v>
       </c>
     </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A4:A44">
-    <sortCondition ref="A4:A44"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A4:A43">
+    <sortCondition ref="A4:A43"/>
   </sortState>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Planilhas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Planilha1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>